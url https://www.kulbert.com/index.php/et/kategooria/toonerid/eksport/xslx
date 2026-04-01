--- v0 (2026-04-01)
+++ v1 (2026-04-01)
@@ -5226,51 +5226,51 @@
     <row r="259" spans="1:26">
       <c r="A259" t="s">
         <v>518</v>
       </c>
       <c r="B259" t="s">
         <v>519</v>
       </c>
       <c r="C259" s="1">
         <v>10.74</v>
       </c>
       <c r="D259" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
         <v>520</v>
       </c>
       <c r="B260" t="s">
         <v>521</v>
       </c>
       <c r="C260" s="1">
         <v>61.87</v>
       </c>
       <c r="D260" s="2">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
         <v>522</v>
       </c>
       <c r="B261" t="s">
         <v>523</v>
       </c>
       <c r="C261" s="1">
         <v>72.8</v>
       </c>
       <c r="D261" s="2"/>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
         <v>524</v>
       </c>
       <c r="B262" t="s">
         <v>525</v>
       </c>
       <c r="C262" s="1">
         <v>224.05</v>
       </c>
       <c r="D262" s="2"/>