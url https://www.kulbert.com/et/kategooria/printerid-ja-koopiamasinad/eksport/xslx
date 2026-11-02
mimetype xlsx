--- v3 (2026-08-01)
+++ v4 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="549">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="547">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>110C2V3NL0</t>
   </si>
   <si>
     <t>Kyocera TASKalfa MZ3201ix (A3 printer/koopia/ värv. skänner; 32 lk/min; Duplex; 2x500+100 lehte; HyPAS)</t>
   </si>
   <si>
     <t>High Cabinet for WF-C87XR</t>
   </si>
   <si>
     <t>C12C932611</t>
   </si>
   <si>
@@ -1449,56 +1449,50 @@
     <t>870LM00076</t>
   </si>
   <si>
     <t>OPERATIIVMÄLU 512MB DDR SDRAM 100pin (FS2000/3900/</t>
   </si>
   <si>
     <t>870LM00089</t>
   </si>
   <si>
     <t>OPERATIIVMÄLU MDDR2-512</t>
   </si>
   <si>
     <t>870LM00090</t>
   </si>
   <si>
     <t>Operatiivmälu 1GB DDR2 SDRAM 144pin</t>
   </si>
   <si>
     <t>870LM00097</t>
   </si>
   <si>
     <t>Operatiivmälu MDDR3-1GB</t>
   </si>
   <si>
     <t>870LM00099</t>
-  </si>
-[...4 lines deleted...]
-    <t>USB kaardilugeja "Mifare", sisaldab toodet - Card Authentication Kit (B)</t>
   </si>
   <si>
     <t>870LS95009</t>
   </si>
   <si>
     <t>USB kaardilugeja hoidik FS ja TASKalfa seeriale</t>
   </si>
   <si>
     <t>870LS95011</t>
   </si>
   <si>
     <t>USB kaardilugeja "ChipCard", sisaldab toodet - Card Authentication Kit (B)</t>
   </si>
   <si>
     <t>870LS95025</t>
   </si>
   <si>
     <t>Kyocera ID-kaardid "Mifare" (10 tk)</t>
   </si>
   <si>
     <t>870LS95042</t>
   </si>
   <si>
     <t>USB kaardilugeja "Multi 125"</t>
   </si>
@@ -2010,54 +2004,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z277"/>
+  <dimension ref="A1:Z276"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D1" sqref="D1:D277"/>
+      <selection activeCell="D1" sqref="D1:D276"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="179" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
@@ -2121,51 +2115,51 @@
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="1">
         <v>330</v>
       </c>
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="1">
         <v>1543.93</v>
       </c>
       <c r="D6" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="1">
         <v>367.84</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="1">
         <v>574.2</v>
       </c>
       <c r="D8" s="2"/>
@@ -2183,64 +2177,66 @@
       <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="1">
         <v>202.8</v>
       </c>
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="1">
         <v>7.88</v>
       </c>
       <c r="D11" s="2">
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="1">
-        <v>169.89</v>
-[...1 lines deleted...]
-      <c r="D12" s="2"/>
+        <v>197.12</v>
+      </c>
+      <c r="D12" s="2">
+        <v>5</v>
+      </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="1">
         <v>125</v>
       </c>
       <c r="D13" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="1">
         <v>157.5</v>
       </c>
@@ -2289,51 +2285,51 @@
       <c r="D17" s="2"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="1">
         <v>904.68</v>
       </c>
       <c r="D18" s="2"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="1">
         <v>199</v>
       </c>
       <c r="D19" s="2">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="1">
         <v>319</v>
       </c>
       <c r="D20" s="2"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="1">
         <v>173</v>
       </c>
       <c r="D21" s="2">
@@ -2355,88 +2351,90 @@
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="1">
         <v>799</v>
       </c>
       <c r="D23" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="1">
         <v>270</v>
       </c>
       <c r="D24" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="1">
         <v>415.32</v>
       </c>
       <c r="D25" s="2"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="1">
         <v>540.39</v>
       </c>
       <c r="D26" s="2"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="1">
         <v>2066.79</v>
       </c>
-      <c r="D27" s="2"/>
+      <c r="D27" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="1">
         <v>168</v>
       </c>
       <c r="D28" s="2"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="1">
         <v>186</v>
       </c>
       <c r="D29" s="2"/>
     </row>
@@ -2479,179 +2477,179 @@
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="1">
         <v>7.68</v>
       </c>
       <c r="D33" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>67</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="1">
         <v>3.22</v>
       </c>
       <c r="D34" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>69</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="1">
         <v>118.8</v>
       </c>
-      <c r="D35" s="2"/>
+      <c r="D35" s="2">
+        <v>11</v>
+      </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>71</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="1">
         <v>123</v>
       </c>
       <c r="D36" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>73</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="1">
         <v>176.95</v>
       </c>
       <c r="D37" s="2"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>75</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="1">
         <v>268.8</v>
       </c>
-      <c r="D38" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D38" s="2"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>77</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="1">
         <v>513.79</v>
       </c>
-      <c r="D39" s="2"/>
+      <c r="D39" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>79</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="1">
         <v>133.95</v>
       </c>
       <c r="D40" s="2"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>81</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="1">
         <v>708.42</v>
       </c>
       <c r="D41" s="2"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>83</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42" s="1">
         <v>184.8</v>
       </c>
-      <c r="D42" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D42" s="2"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>85</v>
       </c>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43" s="1">
         <v>672</v>
       </c>
       <c r="D43" s="2"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>87</v>
       </c>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44" s="1">
         <v>504</v>
       </c>
       <c r="D44" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>89</v>
       </c>
       <c r="B45" t="s">
         <v>90</v>
       </c>
       <c r="C45" s="1">
         <v>157.93</v>
       </c>
       <c r="D45" s="2"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>91</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46" s="1">
         <v>1158</v>
       </c>
       <c r="D46" s="2"/>
@@ -2692,88 +2690,90 @@
       </c>
       <c r="D49" s="2"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>99</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50" s="1">
         <v>1862.5</v>
       </c>
       <c r="D50" s="2"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>101</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
       </c>
       <c r="C51" s="1">
         <v>624</v>
       </c>
-      <c r="D51" s="2"/>
+      <c r="D51" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>103</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52" s="1">
         <v>877.33</v>
       </c>
       <c r="D52" s="2"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>105</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53" s="1">
         <v>1250.44</v>
       </c>
       <c r="D53" s="2"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>107</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54" s="1">
         <v>597.3</v>
       </c>
       <c r="D54" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>109</v>
       </c>
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55" s="1">
         <v>358.8</v>
       </c>
       <c r="D55" s="2"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>111</v>
       </c>
       <c r="B56" t="s">
         <v>112</v>
       </c>
       <c r="C56" s="1">
         <v>600</v>
       </c>
       <c r="D56" s="2"/>
@@ -2804,53 +2804,51 @@
       </c>
       <c r="D58" s="2"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>117</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59" s="1">
         <v>432</v>
       </c>
       <c r="D59" s="2"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>119</v>
       </c>
       <c r="B60" t="s">
         <v>120</v>
       </c>
       <c r="C60" s="1">
         <v>714</v>
       </c>
-      <c r="D60" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D60" s="2"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>121</v>
       </c>
       <c r="B61" t="s">
         <v>122</v>
       </c>
       <c r="C61" s="1">
         <v>1158</v>
       </c>
       <c r="D61" s="2"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>123</v>
       </c>
       <c r="B62" t="s">
         <v>124</v>
       </c>
       <c r="C62" s="1">
         <v>1478.38</v>
       </c>
       <c r="D62" s="2">
         <v>3</v>
@@ -2885,94 +2883,92 @@
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>129</v>
       </c>
       <c r="B65" t="s">
         <v>130</v>
       </c>
       <c r="C65" s="1">
         <v>658.9</v>
       </c>
       <c r="D65" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>131</v>
       </c>
       <c r="B66" t="s">
         <v>132</v>
       </c>
       <c r="C66" s="1">
         <v>372.9</v>
       </c>
       <c r="D66" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>133</v>
       </c>
       <c r="B67" t="s">
         <v>134</v>
       </c>
       <c r="C67" s="1">
         <v>140</v>
       </c>
       <c r="D67" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>135</v>
       </c>
       <c r="B68" t="s">
         <v>136</v>
       </c>
       <c r="C68" s="1">
         <v>190</v>
       </c>
       <c r="D68" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>137</v>
       </c>
       <c r="B69" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="1">
         <v>695.53</v>
       </c>
-      <c r="D69" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D69" s="2"/>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>139</v>
       </c>
       <c r="B70" t="s">
         <v>140</v>
       </c>
       <c r="C70" s="1">
         <v>1875.39</v>
       </c>
       <c r="D70" s="2"/>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>141</v>
       </c>
       <c r="B71" t="s">
         <v>142</v>
       </c>
       <c r="C71" s="1">
         <v>2160</v>
       </c>
       <c r="D71" s="2"/>
     </row>
@@ -3264,53 +3260,51 @@
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>190</v>
       </c>
       <c r="B96" t="s">
         <v>191</v>
       </c>
       <c r="C96" s="1">
         <v>155</v>
       </c>
       <c r="D96" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>192</v>
       </c>
       <c r="B97" t="s">
         <v>193</v>
       </c>
       <c r="C97" s="1">
         <v>22.44</v>
       </c>
-      <c r="D97" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D97" s="2"/>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>194</v>
       </c>
       <c r="B98" t="s">
         <v>195</v>
       </c>
       <c r="C98" s="1">
         <v>1005.58</v>
       </c>
       <c r="D98" s="2"/>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>196</v>
       </c>
       <c r="B99" t="s">
         <v>197</v>
       </c>
       <c r="C99" s="1">
         <v>197.98</v>
       </c>
       <c r="D99" s="2"/>
     </row>
@@ -3630,80 +3624,78 @@
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>250</v>
       </c>
       <c r="B126" t="s">
         <v>251</v>
       </c>
       <c r="C126" s="1">
         <v>35.69</v>
       </c>
       <c r="D126" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>252</v>
       </c>
       <c r="B127" t="s">
         <v>253</v>
       </c>
       <c r="C127" s="1">
         <v>21.07</v>
       </c>
-      <c r="D127" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D127" s="2"/>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>254</v>
       </c>
       <c r="B128" t="s">
         <v>255</v>
       </c>
       <c r="C128" s="1">
         <v>30.8</v>
       </c>
       <c r="D128" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>256</v>
       </c>
       <c r="B129" t="s">
         <v>257</v>
       </c>
       <c r="C129" s="1">
         <v>36.3</v>
       </c>
       <c r="D129" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>258</v>
       </c>
       <c r="B130" t="s">
         <v>259</v>
       </c>
       <c r="C130" s="1">
         <v>48.02</v>
       </c>
       <c r="D130" s="2"/>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>260</v>
       </c>
       <c r="B131" t="s">
         <v>261</v>
       </c>
       <c r="C131" s="1">
         <v>23.1</v>
       </c>
       <c r="D131" s="2"/>
@@ -3733,65 +3725,65 @@
       <c r="D133" s="2"/>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>266</v>
       </c>
       <c r="B134" t="s">
         <v>267</v>
       </c>
       <c r="C134" s="1">
         <v>27.5</v>
       </c>
       <c r="D134" s="2"/>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>268</v>
       </c>
       <c r="B135" t="s">
         <v>269</v>
       </c>
       <c r="C135" s="1">
         <v>6</v>
       </c>
       <c r="D135" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>270</v>
       </c>
       <c r="B136" t="s">
         <v>271</v>
       </c>
       <c r="C136" s="1">
         <v>9.16</v>
       </c>
       <c r="D136" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>272</v>
       </c>
       <c r="B137" t="s">
         <v>273</v>
       </c>
       <c r="C137" s="1">
         <v>42.18</v>
       </c>
       <c r="D137" s="2"/>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>274</v>
       </c>
       <c r="B138" t="s">
         <v>275</v>
       </c>
       <c r="C138" s="1">
         <v>229.9</v>
       </c>
       <c r="D138" s="2"/>
@@ -3808,101 +3800,101 @@
       </c>
       <c r="D139" s="2"/>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>278</v>
       </c>
       <c r="B140" t="s">
         <v>279</v>
       </c>
       <c r="C140" s="1">
         <v>19.8</v>
       </c>
       <c r="D140" s="2"/>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>280</v>
       </c>
       <c r="B141" t="s">
         <v>281</v>
       </c>
       <c r="C141" s="1">
         <v>24.9</v>
       </c>
-      <c r="D141" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D141" s="2"/>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>282</v>
       </c>
       <c r="B142" t="s">
         <v>283</v>
       </c>
       <c r="C142" s="1">
         <v>110</v>
       </c>
       <c r="D142" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>284</v>
       </c>
       <c r="B143" t="s">
         <v>285</v>
       </c>
       <c r="C143" s="1">
         <v>280</v>
       </c>
       <c r="D143" s="2"/>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>286</v>
       </c>
       <c r="B144" t="s">
         <v>287</v>
       </c>
       <c r="C144" s="1"/>
       <c r="D144" s="2"/>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>288</v>
       </c>
       <c r="B145" t="s">
         <v>289</v>
       </c>
       <c r="C145" s="1">
         <v>35.2</v>
       </c>
-      <c r="D145" s="2"/>
+      <c r="D145" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>290</v>
       </c>
       <c r="B146" t="s">
         <v>291</v>
       </c>
       <c r="C146" s="1">
         <v>29.15</v>
       </c>
       <c r="D146" s="2"/>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
         <v>292</v>
       </c>
       <c r="B147" t="s">
         <v>293</v>
       </c>
       <c r="C147" s="1">
         <v>1320</v>
       </c>
       <c r="D147" s="2"/>
     </row>
@@ -5018,489 +5010,473 @@
       <c r="C240" s="1">
         <v>50.4</v>
       </c>
       <c r="D240" s="2"/>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
         <v>478</v>
       </c>
       <c r="B241" t="s">
         <v>477</v>
       </c>
       <c r="C241" s="1">
         <v>56.4</v>
       </c>
       <c r="D241" s="2"/>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
         <v>479</v>
       </c>
       <c r="B242" t="s">
         <v>480</v>
       </c>
       <c r="C242" s="1">
-        <v>169.2</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D242" s="2"/>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
         <v>481</v>
       </c>
       <c r="B243" t="s">
         <v>482</v>
       </c>
       <c r="C243" s="1">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D243" s="2"/>
+        <v>205.2</v>
+      </c>
+      <c r="D243" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
         <v>483</v>
       </c>
       <c r="B244" t="s">
         <v>484</v>
       </c>
       <c r="C244" s="1">
-        <v>205.2</v>
+        <v>39</v>
       </c>
       <c r="D244" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
         <v>485</v>
       </c>
       <c r="B245" t="s">
         <v>486</v>
       </c>
       <c r="C245" s="1">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="D245" s="2"/>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
         <v>487</v>
       </c>
       <c r="B246" t="s">
         <v>488</v>
       </c>
       <c r="C246" s="1">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="D246" s="2"/>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
         <v>489</v>
       </c>
       <c r="B247" t="s">
         <v>490</v>
       </c>
       <c r="C247" s="1">
-        <v>87</v>
+        <v>69.6</v>
       </c>
       <c r="D247" s="2"/>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
         <v>491</v>
       </c>
       <c r="B248" t="s">
         <v>492</v>
       </c>
       <c r="C248" s="1">
-        <v>69.6</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="D248" s="2"/>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
         <v>493</v>
       </c>
       <c r="B249" t="s">
         <v>494</v>
       </c>
       <c r="C249" s="1">
-        <v>162</v>
+        <v>165.6</v>
       </c>
       <c r="D249" s="2"/>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
         <v>495</v>
       </c>
       <c r="B250" t="s">
         <v>496</v>
       </c>
       <c r="C250" s="1">
-        <v>165.6</v>
+        <v>135.6</v>
       </c>
       <c r="D250" s="2"/>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
         <v>497</v>
       </c>
       <c r="B251" t="s">
         <v>498</v>
       </c>
       <c r="C251" s="1">
-        <v>135.6</v>
+        <v>103.82</v>
       </c>
       <c r="D251" s="2"/>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
         <v>499</v>
       </c>
       <c r="B252" t="s">
         <v>500</v>
       </c>
       <c r="C252" s="1">
-        <v>103.82</v>
+        <v>183.6</v>
       </c>
       <c r="D252" s="2"/>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
         <v>501</v>
       </c>
       <c r="B253" t="s">
         <v>502</v>
       </c>
       <c r="C253" s="1">
-        <v>183.6</v>
+        <v>386.4</v>
       </c>
       <c r="D253" s="2"/>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
         <v>503</v>
       </c>
       <c r="B254" t="s">
         <v>504</v>
       </c>
       <c r="C254" s="1">
-        <v>386.4</v>
+        <v>729.6</v>
       </c>
       <c r="D254" s="2"/>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
         <v>505</v>
       </c>
       <c r="B255" t="s">
         <v>506</v>
       </c>
       <c r="C255" s="1">
-        <v>729.6</v>
+        <v>157.5</v>
       </c>
       <c r="D255" s="2"/>
     </row>
     <row r="256" spans="1:26">
-      <c r="A256" t="s">
+      <c r="A256">
+        <v>7106921</v>
+      </c>
+      <c r="B256" t="s">
         <v>507</v>
       </c>
-      <c r="B256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C256" s="1">
-        <v>157.5</v>
+        <v>220</v>
       </c>
       <c r="D256" s="2"/>
     </row>
     <row r="257" spans="1:26">
       <c r="A257">
-        <v>7106921</v>
+        <v>7109101</v>
       </c>
       <c r="B257" t="s">
+        <v>508</v>
+      </c>
+      <c r="C257" s="1">
+        <v>1650</v>
+      </c>
+      <c r="D257" s="2"/>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
         <v>509</v>
-      </c>
-[...7 lines deleted...]
-        <v>7109101</v>
       </c>
       <c r="B258" t="s">
         <v>510</v>
       </c>
       <c r="C258" s="1">
-        <v>1650</v>
-[...1 lines deleted...]
-      <c r="D258" s="2"/>
+        <v>38.17</v>
+      </c>
+      <c r="D258" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
         <v>511</v>
       </c>
       <c r="B259" t="s">
         <v>512</v>
       </c>
       <c r="C259" s="1">
-        <v>38.17</v>
-[...3 lines deleted...]
-      </c>
+        <v>87.72</v>
+      </c>
+      <c r="D259" s="2"/>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
         <v>513</v>
       </c>
       <c r="B260" t="s">
         <v>514</v>
       </c>
       <c r="C260" s="1">
-        <v>87.72</v>
+        <v>159.6</v>
       </c>
       <c r="D260" s="2"/>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
         <v>515</v>
       </c>
       <c r="B261" t="s">
         <v>516</v>
       </c>
       <c r="C261" s="1">
-        <v>159.6</v>
-[...1 lines deleted...]
-      <c r="D261" s="2"/>
+        <v>68.64</v>
+      </c>
+      <c r="D261" s="2">
+        <v>5</v>
+      </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
         <v>517</v>
       </c>
       <c r="B262" t="s">
         <v>518</v>
       </c>
       <c r="C262" s="1">
-        <v>68.64</v>
-[...3 lines deleted...]
-      </c>
+        <v>435</v>
+      </c>
+      <c r="D262" s="2"/>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
         <v>519</v>
       </c>
       <c r="B263" t="s">
         <v>520</v>
       </c>
       <c r="C263" s="1">
-        <v>435</v>
+        <v>189.6</v>
       </c>
       <c r="D263" s="2"/>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
         <v>521</v>
       </c>
       <c r="B264" t="s">
         <v>522</v>
       </c>
       <c r="C264" s="1">
-        <v>189.6</v>
+        <v>209.1</v>
       </c>
       <c r="D264" s="2"/>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
         <v>523</v>
       </c>
       <c r="B265" t="s">
         <v>524</v>
       </c>
       <c r="C265" s="1">
-        <v>209.1</v>
+        <v>285.42</v>
       </c>
       <c r="D265" s="2"/>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
         <v>525</v>
       </c>
       <c r="B266" t="s">
         <v>526</v>
       </c>
       <c r="C266" s="1">
-        <v>285.42</v>
+        <v>137.37</v>
       </c>
       <c r="D266" s="2"/>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
         <v>527</v>
       </c>
       <c r="B267" t="s">
         <v>528</v>
       </c>
       <c r="C267" s="1">
-        <v>137.37</v>
-[...1 lines deleted...]
-      <c r="D267" s="2"/>
+        <v>144.24</v>
+      </c>
+      <c r="D267" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
         <v>529</v>
       </c>
       <c r="B268" t="s">
         <v>530</v>
       </c>
       <c r="C268" s="1">
-        <v>144.24</v>
-[...3 lines deleted...]
-      </c>
+        <v>118.8</v>
+      </c>
+      <c r="D268" s="2"/>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
         <v>531</v>
       </c>
       <c r="B269" t="s">
         <v>532</v>
       </c>
       <c r="C269" s="1">
-        <v>118.8</v>
-[...1 lines deleted...]
-      <c r="D269" s="2"/>
+        <v>129.22</v>
+      </c>
+      <c r="D269" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
         <v>533</v>
       </c>
       <c r="B270" t="s">
         <v>534</v>
       </c>
       <c r="C270" s="1">
-        <v>129.22</v>
-[...3 lines deleted...]
-      </c>
+        <v>534</v>
+      </c>
+      <c r="D270" s="2"/>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
         <v>535</v>
       </c>
       <c r="B271" t="s">
         <v>536</v>
       </c>
       <c r="C271" s="1">
-        <v>534</v>
+        <v>394.8</v>
       </c>
       <c r="D271" s="2"/>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
         <v>537</v>
       </c>
       <c r="B272" t="s">
         <v>538</v>
       </c>
       <c r="C272" s="1">
-        <v>394.8</v>
+        <v>390.83</v>
       </c>
       <c r="D272" s="2"/>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
         <v>539</v>
       </c>
       <c r="B273" t="s">
         <v>540</v>
       </c>
       <c r="C273" s="1">
-        <v>390.83</v>
+        <v>294</v>
       </c>
       <c r="D273" s="2"/>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
         <v>541</v>
       </c>
       <c r="B274" t="s">
         <v>542</v>
       </c>
       <c r="C274" s="1">
-        <v>294</v>
+        <v>199.17</v>
       </c>
       <c r="D274" s="2"/>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
         <v>543</v>
       </c>
       <c r="B275" t="s">
         <v>544</v>
       </c>
       <c r="C275" s="1">
-        <v>199.17</v>
+        <v>424.17</v>
       </c>
       <c r="D275" s="2"/>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
         <v>545</v>
       </c>
       <c r="B276" t="s">
         <v>546</v>
       </c>
       <c r="C276" s="1">
-        <v>424.17</v>
+        <v>1382.5</v>
       </c>
       <c r="D276" s="2"/>
-    </row>
-[...10 lines deleted...]
-      <c r="D277" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">